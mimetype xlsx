--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -275,96 +275,96 @@
   <si>
     <t>ATV Extra</t>
   </si>
   <si>
     <t>National Geographic Wild HD</t>
   </si>
   <si>
     <t>HGTV</t>
   </si>
   <si>
     <t>RTL OTTHON HD</t>
   </si>
   <si>
     <t>Film Mania</t>
   </si>
   <si>
     <t>Filmek, sorozatok, szórakoztató csatornák</t>
   </si>
   <si>
     <t>AXN</t>
   </si>
   <si>
     <t>Film+</t>
   </si>
   <si>
-    <t>FilmBox</t>
-[...8 lines deleted...]
-    <t>FilmBox Family</t>
+    <t>FILMBOX+ One</t>
+  </si>
+  <si>
+    <t>FILMBOX+ Hits</t>
+  </si>
+  <si>
+    <t>FILMBOX+ Love &amp; Crime</t>
+  </si>
+  <si>
+    <t>FILMBOX+ Comedy</t>
   </si>
   <si>
     <t>Viasat Film HD</t>
   </si>
   <si>
     <t>Viasat2</t>
   </si>
   <si>
     <t>Galaxy4</t>
   </si>
   <si>
     <t>AXN HD</t>
   </si>
   <si>
     <t>Film+ HD</t>
   </si>
   <si>
     <t>Sorozat+</t>
   </si>
   <si>
     <t>Cinemax HD</t>
   </si>
   <si>
     <t>FilmBox Extra HD</t>
   </si>
   <si>
     <t>TV2 Comedy</t>
   </si>
   <si>
     <t>AMC HD</t>
   </si>
   <si>
     <t>Film Café HD</t>
   </si>
   <si>
-    <t>Epic Drama</t>
+    <t>Viasat Epic Drama</t>
   </si>
   <si>
     <t>Moziverzum HD</t>
   </si>
   <si>
     <t>Jocky TV</t>
   </si>
   <si>
     <t>Dikh TV</t>
   </si>
   <si>
     <t>Cinemax 2 HD</t>
   </si>
   <si>
     <t>Film4</t>
   </si>
   <si>
     <t>Sorozatklub</t>
   </si>
   <si>
     <t>Moziklub</t>
   </si>
   <si>
     <t>Magyar Mozi TV</t>
   </si>
@@ -2072,32 +2072,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>digitalis-extra csatornakioszta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vidanet Connect</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>digitalis-extra csatornakiosztas - 2026.05.06 13:41</dc:title>
+  <dc:title>digitalis-extra csatornakiosztas - 2026.06.20 21:13</dc:title>
   <dc:description>digitalis-extra csatornakiosztas</dc:description>
   <dc:subject>digitalis-extra csatornakiosztas</dc:subject>
   <cp:keywords>digitalis-extra csatornakiosztas</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>