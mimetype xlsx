--- v1 (2026-06-20)
+++ v2 (2026-08-04)
@@ -308,51 +308,51 @@
   <si>
     <t>FILMBOX+ Comedy</t>
   </si>
   <si>
     <t>Viasat Film HD</t>
   </si>
   <si>
     <t>Viasat2</t>
   </si>
   <si>
     <t>Galaxy4</t>
   </si>
   <si>
     <t>AXN HD</t>
   </si>
   <si>
     <t>Film+ HD</t>
   </si>
   <si>
     <t>Sorozat+</t>
   </si>
   <si>
     <t>Cinemax HD</t>
   </si>
   <si>
-    <t>FilmBox Extra HD</t>
+    <t>FILMBOX+ Emotion HD</t>
   </si>
   <si>
     <t>TV2 Comedy</t>
   </si>
   <si>
     <t>AMC HD</t>
   </si>
   <si>
     <t>Film Café HD</t>
   </si>
   <si>
     <t>Viasat Epic Drama</t>
   </si>
   <si>
     <t>Moziverzum HD</t>
   </si>
   <si>
     <t>Jocky TV</t>
   </si>
   <si>
     <t>Dikh TV</t>
   </si>
   <si>
     <t>Cinemax 2 HD</t>
   </si>
@@ -2072,32 +2072,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>digitalis-extra csatornakioszta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vidanet Connect</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>digitalis-extra csatornakiosztas - 2026.06.20 21:13</dc:title>
+  <dc:title>digitalis-extra csatornakiosztas - 2026.08.04 13:57</dc:title>
   <dc:description>digitalis-extra csatornakiosztas</dc:description>
   <dc:subject>digitalis-extra csatornakiosztas</dc:subject>
   <cp:keywords>digitalis-extra csatornakiosztas</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>