--- v2 (2026-08-04)
+++ v3 (2026-09-19)
@@ -287,51 +287,51 @@
   <si>
     <t>Film Mania</t>
   </si>
   <si>
     <t>Filmek, sorozatok, szórakoztató csatornák</t>
   </si>
   <si>
     <t>AXN</t>
   </si>
   <si>
     <t>Film+</t>
   </si>
   <si>
     <t>FILMBOX+ One</t>
   </si>
   <si>
     <t>FILMBOX+ Hits</t>
   </si>
   <si>
     <t>FILMBOX+ Love &amp; Crime</t>
   </si>
   <si>
     <t>FILMBOX+ Comedy</t>
   </si>
   <si>
-    <t>Viasat Film HD</t>
+    <t>AXN Crime</t>
   </si>
   <si>
     <t>Viasat2</t>
   </si>
   <si>
     <t>Galaxy4</t>
   </si>
   <si>
     <t>AXN HD</t>
   </si>
   <si>
     <t>Film+ HD</t>
   </si>
   <si>
     <t>Sorozat+</t>
   </si>
   <si>
     <t>Cinemax HD</t>
   </si>
   <si>
     <t>FILMBOX+ Emotion HD</t>
   </si>
   <si>
     <t>TV2 Comedy</t>
   </si>
@@ -2072,32 +2072,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>digitalis-extra csatornakioszta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vidanet Connect</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>digitalis-extra csatornakiosztas - 2026.08.04 13:57</dc:title>
+  <dc:title>digitalis-extra csatornakiosztas - 2026.09.18 08:58</dc:title>
   <dc:description>digitalis-extra csatornakiosztas</dc:description>
   <dc:subject>digitalis-extra csatornakiosztas</dc:subject>
   <cp:keywords>digitalis-extra csatornakiosztas</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>