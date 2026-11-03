--- v3 (2026-09-19)
+++ v4 (2026-11-03)
@@ -110,50 +110,53 @@
   <si>
     <t>Cool TV HD</t>
   </si>
   <si>
     <t>ATV HD</t>
   </si>
   <si>
     <t>RTL HÁROM</t>
   </si>
   <si>
     <t>Izaura TV</t>
   </si>
   <si>
     <t>Mozi+ HD</t>
   </si>
   <si>
     <t>Prime HD</t>
   </si>
   <si>
     <t>RTL HD (RTL Klub HD)</t>
   </si>
   <si>
     <t>RTL Gold</t>
   </si>
   <si>
+    <t>ATV Extra</t>
+  </si>
+  <si>
     <t>Max4</t>
   </si>
   <si>
     <t>Muzsika TV</t>
   </si>
   <si>
     <t>Zenecsatornák</t>
   </si>
   <si>
     <t>Sláger TV</t>
   </si>
   <si>
     <t>MTV European</t>
   </si>
   <si>
     <t>Mezzo</t>
   </si>
   <si>
     <t>Francia</t>
   </si>
   <si>
     <t>Zenebutik</t>
   </si>
   <si>
     <t>Hír TV</t>
@@ -249,53 +252,50 @@
     <t>HISTORY</t>
   </si>
   <si>
     <t>Animal Planet HD</t>
   </si>
   <si>
     <t>National Geographic HD</t>
   </si>
   <si>
     <t>Viasat Explore HD</t>
   </si>
   <si>
     <t>Viasat History HD</t>
   </si>
   <si>
     <t>Bónum TV</t>
   </si>
   <si>
     <t>TV2 Séf</t>
   </si>
   <si>
     <t>BBC Earth HD</t>
   </si>
   <si>
     <t>Investigation Discovery HD</t>
-  </si>
-[...1 lines deleted...]
-    <t>ATV Extra</t>
   </si>
   <si>
     <t>National Geographic Wild HD</t>
   </si>
   <si>
     <t>HGTV</t>
   </si>
   <si>
     <t>RTL OTTHON HD</t>
   </si>
   <si>
     <t>Film Mania</t>
   </si>
   <si>
     <t>Filmek, sorozatok, szórakoztató csatornák</t>
   </si>
   <si>
     <t>AXN</t>
   </si>
   <si>
     <t>Film+</t>
   </si>
   <si>
     <t>FILMBOX+ One</t>
   </si>
@@ -1069,524 +1069,524 @@
         <v>31</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="0" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="0" t="s">
         <v>33</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>34</v>
+        <v>12</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="B30" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="0" t="s">
         <v>36</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="0" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>38</v>
+        <v>5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="C33" s="0" t="s">
         <v>39</v>
-      </c>
-[...4 lines deleted...]
-        <v>5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="0" t="s">
         <v>40</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="B35" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B35" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C35" s="0" t="s">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="0" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="B38" s="0" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="0" t="s">
         <v>48</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="0" t="s">
         <v>49</v>
       </c>
       <c r="B40" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="0" t="s">
         <v>50</v>
       </c>
       <c r="B41" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="0" t="s">
         <v>51</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="0" t="s">
         <v>52</v>
       </c>
       <c r="B43" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="0" t="s">
         <v>53</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="0" t="s">
         <v>54</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="0" t="s">
         <v>55</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="0" t="s">
         <v>56</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="0" t="s">
         <v>57</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="0" t="s">
         <v>58</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="0" t="s">
         <v>62</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="0" t="s">
         <v>63</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="0" t="s">
         <v>64</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="0" t="s">
         <v>65</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="0" t="s">
         <v>66</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="0" t="s">
         <v>67</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="0" t="s">
         <v>68</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C58" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="0" t="s">
         <v>69</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C59" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="0" t="s">
         <v>70</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="0" t="s">
         <v>71</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C61" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="0" t="s">
         <v>72</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="0" t="s">
         <v>73</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="0" t="s">
         <v>74</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="0" t="s">
         <v>75</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="0" t="s">
         <v>76</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="0" t="s">
         <v>77</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>43</v>
+        <v>5</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="0" t="s">
         <v>78</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>5</v>
+        <v>44</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="0" t="s">
         <v>79</v>
       </c>
       <c r="B69" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="0" t="s">
         <v>80</v>
       </c>
       <c r="B70" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="0" t="s">
         <v>81</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C71" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="0" t="s">
         <v>82</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="0" t="s">
         <v>83</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="0" t="s">
         <v>85</v>
       </c>
       <c r="B74" s="0" t="s">
         <v>84</v>
       </c>
       <c r="C74" s="0" t="s">
         <v>5</v>
@@ -1952,84 +1952,84 @@
         <v>112</v>
       </c>
       <c r="C107" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="0" t="s">
         <v>120</v>
       </c>
       <c r="B108" s="0" t="s">
         <v>112</v>
       </c>
       <c r="C108" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="0" t="s">
         <v>121</v>
       </c>
       <c r="B109" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="0" t="s">
         <v>123</v>
       </c>
       <c r="B110" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="0" t="s">
         <v>124</v>
       </c>
       <c r="B111" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="0" t="s">
         <v>125</v>
       </c>
       <c r="B112" s="0" t="s">
         <v>122</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="0" t="s">
         <v>126</v>
       </c>
       <c r="B113" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C113" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="0" t="s">
         <v>128</v>
       </c>
       <c r="B114" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C114" s="0" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="115" spans="1:3">
@@ -2072,32 +2072,32 @@
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>digitalis-extra csatornakioszta</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Vidanet Connect</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <dc:title>digitalis-extra csatornakiosztas - 2026.09.18 08:58</dc:title>
+  <dc:title>digitalis-extra csatornakiosztas - 2026.10.30 17:35</dc:title>
   <dc:description>digitalis-extra csatornakiosztas</dc:description>
   <dc:subject>digitalis-extra csatornakiosztas</dc:subject>
   <cp:keywords>digitalis-extra csatornakiosztas</cp:keywords>
   <cp:category/>
 </cp:coreProperties>
 </file>